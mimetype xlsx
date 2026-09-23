--- v0 (2026-07-24)
+++ v1 (2026-09-23)
@@ -97,416 +97,389 @@
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="D1" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Format: YYYY-MM-DD e.g. 2025-04-01</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Item Name</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>MAN0001 - 9W (1 COLOUR PLASTIC) (Pieces)</t>
-[...350 lines deleted...]
-    <t>MAN0126 - LED ceiling spotlight (surface mount) (Pieces)</t>
+    <t>Maridadi Rasta No 01 (Pieces)</t>
+  </si>
+  <si>
+    <t>Sensational Long No 01 (Pieces)</t>
+  </si>
+  <si>
+    <t>Savannah Long No 1/33 (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling No 1/33 (Pieces)</t>
+  </si>
+  <si>
+    <t>Maridadi Rasta Long No 33 (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling Long No 33 (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling 1/30 Long (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling Short No 30 (Pieces)</t>
+  </si>
+  <si>
+    <t>Sensational 1/33 (Pieces)</t>
+  </si>
+  <si>
+    <t>Bonjour Curls (Pieces)</t>
+  </si>
+  <si>
+    <t>Jelly Curls (Pieces)</t>
+  </si>
+  <si>
+    <t>Natural Twist (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling Long No 30 (Pieces)</t>
+  </si>
+  <si>
+    <t>Savannah Long No 1 (Pieces)</t>
+  </si>
+  <si>
+    <t>Maridadi No 1/350 (Pieces)</t>
+  </si>
+  <si>
+    <t>Sensational Short (Pieces)</t>
+  </si>
+  <si>
+    <t>Maridadi Long 1/350 (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling Short No 1/33 (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling Short No 1 (Pieces)</t>
+  </si>
+  <si>
+    <t>Afro Spring (Pieces)</t>
+  </si>
+  <si>
+    <t>Flutty Kinky (Pieces)</t>
+  </si>
+  <si>
+    <t>Pony Braid (Pieces)</t>
+  </si>
+  <si>
+    <t>Slay Queen (Pieces)</t>
+  </si>
+  <si>
+    <t>Company Sugar (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling New Viva (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling Pony Tail (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling Passion Twist (Pieces)</t>
+  </si>
+  <si>
+    <t>Darling Selfie (Pieces)</t>
+  </si>
+  <si>
+    <t>Salsa (Pieces)</t>
+  </si>
+  <si>
+    <t>Carnival/elsa (Pieces)</t>
+  </si>
+  <si>
+    <t>Havana (Pieces)</t>
+  </si>
+  <si>
+    <t>Vibration (Pieces)</t>
+  </si>
+  <si>
+    <t>Wiving (Pieces)</t>
+  </si>
+  <si>
+    <t>Olive Oil (Pieces)</t>
+  </si>
+  <si>
+    <t>Movit (Pieces)</t>
+  </si>
+  <si>
+    <t>Dark and Love (Pieces)</t>
+  </si>
+  <si>
+    <t>Tcb (Pieces)</t>
+  </si>
+  <si>
+    <t>Easy Waves (Pieces)</t>
+  </si>
+  <si>
+    <t>Radiant (Pieces)</t>
+  </si>
+  <si>
+    <t>Spray (Pieces)</t>
+  </si>
+  <si>
+    <t>Kiss Of Love (Pieces)</t>
+  </si>
+  <si>
+    <t>Vinecya's Secret (Pieces)</t>
+  </si>
+  <si>
+    <t>Yara (Pieces)</t>
+  </si>
+  <si>
+    <t>Dove (Pieces)</t>
+  </si>
+  <si>
+    <t>Vip (Pieces)</t>
+  </si>
+  <si>
+    <t>Cheni (Pieces)</t>
+  </si>
+  <si>
+    <t>Vaida (Pieces)</t>
+  </si>
+  <si>
+    <t>Vibanio Vya Nywele (Pieces)</t>
+  </si>
+  <si>
+    <t>Rangi Za Kucha (Pieces)</t>
+  </si>
+  <si>
+    <t>Mascara (Pieces)</t>
+  </si>
+  <si>
+    <t>Olive Oil, Spray Ya Nywele (Pieces)</t>
+  </si>
+  <si>
+    <t>Movit Jelly (Pieces)</t>
+  </si>
+  <si>
+    <t>Allsun Jelly (Pieces)</t>
+  </si>
+  <si>
+    <t>Chana Wiving (Pieces)</t>
+  </si>
+  <si>
+    <t>Sofcare Always (Pieces)</t>
+  </si>
+  <si>
+    <t>Shampoo (Pieces)</t>
+  </si>
+  <si>
+    <t>Wipes (Pieces)</t>
+  </si>
+  <si>
+    <t>Pampas (Pieces)</t>
+  </si>
+  <si>
+    <t>Brazilian Hair (Pieces)</t>
+  </si>
+  <si>
+    <t>Pillo (Pieces)</t>
+  </si>
+  <si>
+    <t>Duvet (Pieces)</t>
+  </si>
+  <si>
+    <t>Afro-Jelly (Pieces)</t>
+  </si>
+  <si>
+    <t>Lipbumb (Pieces)</t>
+  </si>
+  <si>
+    <t>Anua Oil (Pieces)</t>
+  </si>
+  <si>
+    <t>Kikuku (Pieces)</t>
+  </si>
+  <si>
+    <t>Hereni (Pieces)</t>
+  </si>
+  <si>
+    <t>Pete (Pieces)</t>
+  </si>
+  <si>
+    <t>Revlon Lotion (Pieces)</t>
+  </si>
+  <si>
+    <t>Vestline Lotion -400ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Cera Glow Vaceline (Pieces)</t>
+  </si>
+  <si>
+    <t>Rinju (Pieces)</t>
+  </si>
+  <si>
+    <t>Rose Water (Pieces)</t>
+  </si>
+  <si>
+    <t>Vestline - 200g (Pieces)</t>
+  </si>
+  <si>
+    <t>Kojic Soap (Pieces)</t>
+  </si>
+  <si>
+    <t>Sun Screen (Pieces)</t>
+  </si>
+  <si>
+    <t>Egyptian Cream (Pieces)</t>
+  </si>
+  <si>
+    <t>Annua Serum (Pieces)</t>
+  </si>
+  <si>
+    <t>PerFume (Pieces)</t>
+  </si>
+  <si>
+    <t>Simple Facial Wash (Pieces)</t>
+  </si>
+  <si>
+    <t>Simple Mostures (Pieces)</t>
+  </si>
+  <si>
+    <t>Coffe Scrub (Pieces)</t>
+  </si>
+  <si>
+    <t>Strech Care Cream (Pieces)</t>
+  </si>
+  <si>
+    <t>Licori Roote - 200ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Licorict Cream - 500ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Molato Showagel - 1000ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Cosmo Showogel - 480ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Cocoa Radiant Lotion - 600ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Efloliation Showergel - 1000ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Rux Mill Collagen Soap (Pieces)</t>
+  </si>
+  <si>
+    <t>Qentle Magic SkinCare (Pieces)</t>
+  </si>
+  <si>
+    <t>Tricona Soap (Pieces)</t>
+  </si>
+  <si>
+    <t>Tumeric Soap (Pieces)</t>
+  </si>
+  <si>
+    <t>Asante Sana Soap (Pieces)</t>
+  </si>
+  <si>
+    <t>Vaseline Radiunt - 200ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Palmers Cocoa Batter - 250ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Nivea Lotion - 100ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Vaseline Cocoa Radiunt - 400ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Vaseline Blue - 95ml (Pieces)</t>
+  </si>
+  <si>
+    <t>Movit Herbal - 200g (Pieces)</t>
+  </si>
+  <si>
+    <t>Uzi (Pieces)</t>
+  </si>
+  <si>
+    <t>Hereni Kimasai (Pieces)</t>
+  </si>
+  <si>
+    <t>Saa (Pieces)</t>
+  </si>
+  <si>
+    <t>Black Super (Pieces)</t>
+  </si>
+  <si>
+    <t>Vikofia Vya Nywele (Pieces)</t>
+  </si>
+  <si>
+    <t>Kofia Shower Cape (Pieces)</t>
+  </si>
+  <si>
+    <t>Bracklet Za Kike (Pieces)</t>
+  </si>
+  <si>
+    <t>Bracklet (Pieces)</t>
+  </si>
+  <si>
+    <t>Bracklet Kimasai (Pieces)</t>
+  </si>
+  <si>
+    <t>Wipes Kubwa (Pieces)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -853,54 +826,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D127"/>
+  <dimension ref="A1:D112"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A126" sqref="A126:D126"/>
+      <selection activeCell="A112" sqref="A112:D112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -994,1088 +967,954 @@
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C68" s="2"/>
       <c r="D68" s="2"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="2">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="2">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="2">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="2">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="2">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="2">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="2">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="2">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C84" s="2"/>
       <c r="D84" s="2"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="2">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="2">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="C88" s="2"/>
       <c r="D88" s="2"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C92" s="2"/>
       <c r="D92" s="2"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C94" s="2"/>
       <c r="D94" s="2"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="2">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="2">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="2">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="2">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="2">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="2">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="2">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="2">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="2">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
-    </row>
-[...132 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D127"/>
+  <dimension ref="A1:D112"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A126" sqref="A126:D126"/>
+      <selection activeCell="A112" sqref="A112:D112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -2169,1088 +2008,954 @@
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C68" s="2"/>
       <c r="D68" s="2"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="2">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="2">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="2">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="2">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="2">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="2">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="2">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="2">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C84" s="2"/>
       <c r="D84" s="2"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="2">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="2">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="C88" s="2"/>
       <c r="D88" s="2"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C92" s="2"/>
       <c r="D92" s="2"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C94" s="2"/>
       <c r="D94" s="2"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="2">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="2">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="2">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="2">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="2">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="2">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="2">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="2">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="2">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
-    </row>
-[...132 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D127"/>
+  <dimension ref="A1:D112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A126" sqref="A126:D126"/>
+      <selection activeCell="A112" sqref="A112:D112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -3344,1070 +3049,936 @@
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C68" s="2"/>
       <c r="D68" s="2"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="2">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="2">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="2">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="2">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="2">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="2">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="2">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="2">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C84" s="2"/>
       <c r="D84" s="2"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="2">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="2">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="C88" s="2"/>
       <c r="D88" s="2"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C92" s="2"/>
       <c r="D92" s="2"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C94" s="2"/>
       <c r="D94" s="2"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="2">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="2">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="2">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="2">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="2">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="2">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="2">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="2">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="2">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
-    </row>
-[...132 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>